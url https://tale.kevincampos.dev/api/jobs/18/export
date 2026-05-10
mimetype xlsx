--- v0 (2026-03-10)
+++ v1 (2026-05-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Results" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="84">
   <si>
     <t>Row #</t>
   </si>
   <si>
     <t>Skill</t>
   </si>
   <si>
     <t>Mapper</t>
   </si>
   <si>
     <t>Learning Path</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Course ID</t>
   </si>
   <si>
     <t>Confidence</t>
   </si>
   <si>
     <t>Section Link</t>
   </si>
   <si>
@@ -130,153 +130,168 @@
     <t>Construct multi-step prompts with explicit reasoning chains (chain-of-thought)</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t xml:space="preserve">Co Pilot Expert End User
  — Module 1: Advanced Prompting</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
     <t>https://ubcontentmapping.udemy.com/course/llm-mastery-chatgpt-gemini-claude-llama3-openai-apis/learn/lecture/44155428#overview</t>
   </si>
   <si>
     <t>Section 4: Prompt Engineering: Effective Use of LLMs in the Standard Interface, Lectures 32-35</t>
   </si>
   <si>
     <t>19min</t>
   </si>
   <si>
     <t>https://ubcontentmapping.udemy.com/course/chatgpt-bard-bing-complete-guide-to-chatgpt-openai-apis/learn/lecture/37830160#overview</t>
   </si>
   <si>
-    <t>Section 4: Alternative AI Chatbots - Microsoft Copilot, Google Gemini, Anthropic Claude</t>
-[...2 lines deleted...]
-    <t>20min</t>
+    <t>Section 15: Prompt Engineering, Lectures: Chain-of-Thought Prompting, Reasoning Models &amp; Chain-of-Thought Prompting, Split Complex Problems Into Simpler Ones, Contextual Prompting, Self-reflective Prompting</t>
+  </si>
+  <si>
+    <t>17min</t>
+  </si>
+  <si>
+    <t>Manually corrected section selection — original picked chatbot overview instead of prompt engineering section</t>
   </si>
   <si>
     <t>Design role-specific prompt templates for repeatable GBS tasks</t>
   </si>
   <si>
     <t>https://ubcontentmapping.udemy.com/course/microsoft-copilot-365-ai-agents-for-business-bootcamp-2025/learn/lecture/52233765#overview</t>
   </si>
   <si>
-    <t>Section 2: What’s New in GPT-5 &amp; AI Agents in Copilot, Lectures 16-18</t>
+    <t>Section 15: Appendix: AI Fundamentals, History, &amp; Prompt Engineering Practices, Lectures: Prompt Engineering Fundamentals, Key AI Components</t>
+  </si>
+  <si>
+    <t>22min</t>
+  </si>
+  <si>
+    <t>Manually corrected section selection — original picked GPT-5 news instead of prompt engineering appendix</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/prompting/learn/lecture/53569937#overview</t>
+  </si>
+  <si>
+    <t>Section 1: How to Prompt in Large Language Models (LLMs) - ChatGPT, Google Gemini, Copilot, Lecture 2</t>
+  </si>
+  <si>
+    <t>15min</t>
+  </si>
+  <si>
+    <t>Apply few-shot prompting using examples to guide AI outputs</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/generative-ai-and-prompt-engineering/learn/lecture/47696691#overview</t>
+  </si>
+  <si>
+    <t>Section 7: Advanced Prompt Engineering, Lectures 43-45</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/practical-ai-for-work/learn/lecture/53620027#overview</t>
+  </si>
+  <si>
+    <t>Section 1: Introduction to practical AI for work, Lectures 3-6</t>
+  </si>
+  <si>
+    <t>13min</t>
+  </si>
+  <si>
+    <t>Use persona-framing and context-setting to improve output relevance</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/microsoft-365-copilot-masterclass-copilot-crash-course/learn/lecture/44267410#overview</t>
+  </si>
+  <si>
+    <t>Section 3: Advanced Prompting Techniques [Copilot], Lectures 19-20</t>
+  </si>
+  <si>
+    <t>Found with broader criteria</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/microsoft-copilot-for-project-managers-hands-on-guide/learn/lecture/52420995#overview</t>
+  </si>
+  <si>
+    <t>Section 2: Mastering Prompt Engineering, Lecture 11</t>
+  </si>
+  <si>
+    <t>Although the rating is lower than 4.4, the content is still relevant to this skill</t>
+  </si>
+  <si>
+    <t>Refine outputs iteratively rather than restarting prompts from scratch</t>
+  </si>
+  <si>
+    <t>Section 1: How to Prompt in Large Language Models (LLMs), Lectures: Iterative Loop — Draft, Critique (Rubric), Revise; Prompting — One Prompt / Chain of Prompts</t>
+  </si>
+  <si>
+    <t>23min</t>
+  </si>
+  <si>
+    <t>Manually filled content gap — found course with dedicated iterative refinement lecture</t>
+  </si>
+  <si>
+    <t>https://ubcontentmapping.udemy.com/course/microsoft-copilot-ai-in-excel-word-powerpoint-more/learn/lecture/42331072#overview</t>
+  </si>
+  <si>
+    <t>Section 3: Advanced Prompting Techniques [Copilot], Lectures: Iterate, How to Write Advanced Prompts, Providing Context and Specifying Output Tone and Structure</t>
   </si>
   <si>
     <t>18min</t>
   </si>
   <si>
-    <t>https://ubcontentmapping.udemy.com/course/prompting/learn/lecture/53569937#overview</t>
-[...62 lines deleted...]
-    <t>23min</t>
+    <t>Manually replaced — original course had no iteration content. New course has explicit "Iterate" lecture in Copilot context</t>
   </si>
   <si>
     <t>Evaluate AI output quality systematically before using in work</t>
   </si>
   <si>
     <t>https://ubcontentmapping.udemy.com/course/copilot-microsoft-365-course-copilot-365/learn/lecture/45662373#overview</t>
   </si>
   <si>
-    <t>Section 6: Copilot &amp; Outlook + Copilot &amp; Teams. Let Copilot AI Assist You Even More., Lectures 24-26</t>
-[...2 lines deleted...]
-    <t>17min</t>
+    <t>Section 5: Hallucinations: AI's Biggest Challenge, Lectures: What are Hallucinations?, Types of AI Hallucinations, Techniques to Minimize AI Hallucinations</t>
+  </si>
+  <si>
+    <t>Manually replaced — original section was about Outlook/Teams usage, not output evaluation</t>
   </si>
   <si>
     <t>https://ubcontentmapping.udemy.com/course/mastering-microsoft-copilot-studio-from-zero-to-ai-hero/learn/lecture/44321810#overview</t>
   </si>
   <si>
-    <t>Section 3: Generative AI in Copilot Studio, Lecture 23</t>
-[...2 lines deleted...]
-    <t>9min</t>
+    <t>Section 8: Ensuring Originality in AI-Generated Content, Lectures: Detecting AI-Generated Content, Challenges in Editing AI-Generated Text For Originality, Making AI-Generated Text Authentic</t>
+  </si>
+  <si>
+    <t>21min</t>
+  </si>
+  <si>
+    <t>Manually replaced — original was Copilot Studio chatbot building, wrong audience</t>
   </si>
   <si>
     <t>Create and configure standard agents using Microsoft Copilot Studio</t>
   </si>
   <si>
     <t xml:space="preserve">Co Pilot Expert End User
  — Module 2: Advanced Copilot 365</t>
   </si>
   <si>
     <t>Build cross-app workflows (e.g. Word → PowerPoint → Outlook automation)</t>
   </si>
   <si>
     <t>Connect Copilot to SharePoint and internal data sources for contextual outputs</t>
   </si>
   <si>
     <t>Integrate Copilot across multiple M365 apps to execute complex tasks end-to-end</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
@@ -1593,657 +1608,660 @@
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27">
         <v>5291332</v>
       </c>
       <c r="G27" t="s">
         <v>34</v>
       </c>
       <c r="H27" t="s">
         <v>38</v>
       </c>
       <c r="I27" t="s">
         <v>39</v>
       </c>
       <c r="J27" t="s">
         <v>40</v>
       </c>
       <c r="K27" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>31</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28">
         <v>6436607</v>
       </c>
       <c r="G28" t="s">
         <v>34</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K28" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>32</v>
       </c>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
         <v>6935865</v>
       </c>
       <c r="G29" t="s">
         <v>34</v>
       </c>
       <c r="H29" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I29" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J29" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C30" t="s">
         <v>32</v>
       </c>
       <c r="D30" t="s">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30">
         <v>6293005</v>
       </c>
       <c r="G30" t="s">
         <v>34</v>
       </c>
       <c r="H30" t="s">
+        <v>51</v>
+      </c>
+      <c r="I30" t="s">
+        <v>52</v>
+      </c>
+      <c r="J30" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="K30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>34</v>
       </c>
       <c r="B31" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31" t="s">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31">
         <v>6939205</v>
       </c>
       <c r="G31" t="s">
         <v>34</v>
       </c>
       <c r="H31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I31" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J31" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>35</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
       <c r="D32" t="s">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32">
         <v>5984730</v>
       </c>
       <c r="G32" t="s">
         <v>34</v>
       </c>
       <c r="H32" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I32" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J32" t="s">
         <v>37</v>
       </c>
       <c r="K32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C33" t="s">
         <v>32</v>
       </c>
       <c r="D33" t="s">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>6815369</v>
       </c>
       <c r="G33" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H33" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I33" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J33" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K33" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>37</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
+      <c r="F34">
+        <v>6935865</v>
+      </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="J34" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="K34" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>38</v>
       </c>
       <c r="B35" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C35" t="s">
         <v>32</v>
       </c>
       <c r="D35" t="s">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
-        <v>5817684</v>
+        <v>5984730</v>
       </c>
       <c r="G35" t="s">
         <v>34</v>
       </c>
       <c r="H35" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I35" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J35" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K35" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>39</v>
       </c>
       <c r="B36" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
         <v>32</v>
       </c>
       <c r="D36" t="s">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36">
-        <v>6166481</v>
+        <v>6293005</v>
       </c>
       <c r="G36" t="s">
         <v>34</v>
       </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I36" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="J36" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="K36" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>40</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C37" t="s">
         <v>32</v>
       </c>
       <c r="D37" t="s">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37">
-        <v>5953382</v>
+        <v>6293005</v>
       </c>
       <c r="G37" t="s">
         <v>34</v>
       </c>
       <c r="H37" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I37" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J37" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K37" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>14</v>
       </c>
       <c r="I38" t="s">
         <v>14</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
       <c r="K38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>42</v>
       </c>
       <c r="B39" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>14</v>
       </c>
       <c r="I39" t="s">
         <v>14</v>
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>43</v>
       </c>
       <c r="B40" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>14</v>
       </c>
       <c r="I40" t="s">
         <v>14</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>44</v>
       </c>
       <c r="B41" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
         <v>14</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
       <c r="K41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>45</v>
       </c>
       <c r="B42" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
       <c r="I42" t="s">
         <v>14</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
       <c r="K42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
       <c r="I43" t="s">
         <v>14</v>
       </c>
       <c r="J43" t="s">
         <v>14</v>
       </c>
       <c r="K43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
       <c r="I44" t="s">
         <v>14</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
       <c r="K44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>48</v>
       </c>
       <c r="B45" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
       <c r="I45" t="s">
         <v>14</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
       <c r="K45" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>